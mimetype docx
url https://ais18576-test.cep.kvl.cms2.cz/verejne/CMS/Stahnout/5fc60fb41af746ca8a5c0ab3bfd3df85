--- v0 (2026-07-13)
+++ v1 (2026-08-30)
@@ -27,71 +27,93 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1897E3CA" w14:textId="6238F75B" w:rsidR="008D043C" w:rsidRPr="00607FFB" w:rsidRDefault="00AB35E0" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB35E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Podklady pro zápis chovatele a jeho psa do Centrální evidence psů</w:t>
+        <w:t xml:space="preserve">Podklady pro zápis chovatele a jeho psa do Centrální evidence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB35E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>psů</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB35E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Formulář pro občana</w:t>
+        <w:t>Formulář</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB35E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro občana</w:t>
       </w:r>
       <w:r w:rsidR="008D043C" w:rsidRPr="00607FFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fyzickou osobu)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160A7C39" w14:textId="066362CF" w:rsidR="008D043C" w:rsidRPr="00371F19" w:rsidRDefault="008D043C" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -160,85 +182,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00563ACA" w:rsidRPr="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– jinak vyplní veterinární lékař</w:t>
       </w:r>
       <w:r w:rsidR="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A954DA" w:rsidRPr="00E93EA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r w:rsidR="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00563ACA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00371F19" w:rsidRPr="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>údaje označené</w:t>
+        <w:t>údaje</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00371F19" w:rsidRPr="00371F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> označené</w:t>
       </w:r>
       <w:r w:rsidR="00371F19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00563ACA" w:rsidRPr="0061718F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidR="00563ACA">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -1345,59 +1377,63 @@
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2529" w:type="dxa"/>
                 <w:gridSpan w:val="15"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C437E76" w14:textId="460CD51C" w:rsidR="008D043C" w:rsidRPr="00617853" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="141" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54575AFF" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1576,52 +1612,64 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Číslo Petpasu</w:t>
+              <w:t xml:space="preserve">Číslo </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008D043C" w:rsidRPr="003355DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Petpasu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="petpas"/>
             <w:tag w:val="petpas"/>
             <w:id w:val="1143078340"/>
             <w:placeholder>
               <w:docPart w:val="2444B4DFF85E4F46917C22186C15C3F5"/>
             </w:placeholder>
             <w15:color w:val="FFCC99"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1537" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2071,59 +2119,63 @@
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B45E515" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53722228" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plemeno psa</w:t>
@@ -2255,59 +2307,63 @@
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4B0D7930" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EEF08F7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003355DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barva psa</w:t>
@@ -3543,59 +3599,63 @@
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="467" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="53C6888E" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="107" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="027196D7" w14:textId="77777777" w:rsidR="008D043C" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4055,59 +4115,63 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3201" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="46DF1308" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="24B18C32" w14:textId="77777777" w:rsidTr="003936F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07A8FE87" w14:textId="3D1B856D" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5585,68 +5649,88 @@
               <w:p w14:paraId="673244EA" w14:textId="2B37141E" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008E10F1" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>–––</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79BA1CF2" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
+    <w:p w14:paraId="79BA1CF2" w14:textId="6210C5C8" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="008D043C">
       <w:pPr>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003355DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kontaktní údaje chovatele</w:t>
+      </w:r>
+      <w:r w:rsidR="00562952" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00562952" w:rsidRPr="00562952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(e-mail je nepovinný)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2105" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D043C" w:rsidRPr="003355DF" w14:paraId="365972D7" w14:textId="77777777" w:rsidTr="003936F3">
         <w:trPr>
           <w:trHeight w:val="114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5925,59 +6009,63 @@
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="461" w:type="pct"/>
                 <w:tcMar>
                   <w:top w:w="28" w:type="dxa"/>
                   <w:left w:w="28" w:type="dxa"/>
                   <w:bottom w:w="28" w:type="dxa"/>
                   <w:right w:w="28" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="57C08332" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
+                <w:proofErr w:type="spellStart"/>
+                <w:proofErr w:type="gramStart"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                     <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>dd.mm.rrrr</w:t>
                 </w:r>
+                <w:proofErr w:type="spellEnd"/>
+                <w:proofErr w:type="gramEnd"/>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F760842" w14:textId="77777777" w:rsidR="008D043C" w:rsidRPr="003355DF" w:rsidRDefault="008D043C" w:rsidP="003936F3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6102,61 +6190,61 @@
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B46E711" w14:textId="77777777" w:rsidR="00463A71" w:rsidRPr="003C26B6" w:rsidRDefault="00463A71" w:rsidP="00432022"/>
     <w:sectPr w:rsidR="00463A71" w:rsidRPr="003C26B6" w:rsidSect="008E10F1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="311" w:right="567" w:bottom="0" w:left="567" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="542F29F0" w14:textId="77777777" w:rsidR="00EA117E" w:rsidRDefault="00EA117E" w:rsidP="00755F8D">
+    <w:p w14:paraId="4574F3DD" w14:textId="77777777" w:rsidR="00831259" w:rsidRDefault="00831259" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CABB5C0" w14:textId="77777777" w:rsidR="00EA117E" w:rsidRDefault="00EA117E" w:rsidP="00755F8D">
+    <w:p w14:paraId="794D51A0" w14:textId="77777777" w:rsidR="00831259" w:rsidRDefault="00831259" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6217,61 +6305,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="373EBC8F" w14:textId="77777777" w:rsidR="00EA117E" w:rsidRDefault="00EA117E" w:rsidP="00755F8D">
+    <w:p w14:paraId="2699BBA1" w14:textId="77777777" w:rsidR="00831259" w:rsidRDefault="00831259" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01142B1F" w14:textId="77777777" w:rsidR="00EA117E" w:rsidRDefault="00EA117E" w:rsidP="00755F8D">
+    <w:p w14:paraId="429E8448" w14:textId="77777777" w:rsidR="00831259" w:rsidRDefault="00831259" w:rsidP="00755F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EB7C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C87026D6"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6850,51 +6938,52 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="673453695">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="158078056">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1285311502">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1015116807">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="559941257">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="809129608">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -6914,77 +7003,80 @@
     <w:rsid w:val="002512EB"/>
     <w:rsid w:val="00263B0C"/>
     <w:rsid w:val="0028178C"/>
     <w:rsid w:val="002D1B7A"/>
     <w:rsid w:val="0030580C"/>
     <w:rsid w:val="0031154E"/>
     <w:rsid w:val="00311576"/>
     <w:rsid w:val="003120BB"/>
     <w:rsid w:val="00342126"/>
     <w:rsid w:val="00371F19"/>
     <w:rsid w:val="00394704"/>
     <w:rsid w:val="003C1943"/>
     <w:rsid w:val="003C26B6"/>
     <w:rsid w:val="003C46DC"/>
     <w:rsid w:val="00432022"/>
     <w:rsid w:val="00451051"/>
     <w:rsid w:val="00463A71"/>
     <w:rsid w:val="0049155A"/>
     <w:rsid w:val="004A2CED"/>
     <w:rsid w:val="004F4F16"/>
     <w:rsid w:val="00524C22"/>
     <w:rsid w:val="00526420"/>
     <w:rsid w:val="0053310D"/>
     <w:rsid w:val="00537904"/>
     <w:rsid w:val="00562813"/>
+    <w:rsid w:val="00562952"/>
     <w:rsid w:val="00563ACA"/>
     <w:rsid w:val="005B6506"/>
     <w:rsid w:val="005F0716"/>
     <w:rsid w:val="00610502"/>
     <w:rsid w:val="0062484A"/>
     <w:rsid w:val="0064026A"/>
     <w:rsid w:val="0066758D"/>
     <w:rsid w:val="006816C4"/>
     <w:rsid w:val="0069568E"/>
     <w:rsid w:val="006C283E"/>
     <w:rsid w:val="006C4BAC"/>
     <w:rsid w:val="006C66CF"/>
     <w:rsid w:val="006F5F21"/>
     <w:rsid w:val="00712950"/>
     <w:rsid w:val="00724220"/>
     <w:rsid w:val="007473EE"/>
     <w:rsid w:val="00755F8D"/>
     <w:rsid w:val="00776506"/>
     <w:rsid w:val="007D10F5"/>
     <w:rsid w:val="007D7489"/>
     <w:rsid w:val="008066C2"/>
+    <w:rsid w:val="00831259"/>
     <w:rsid w:val="00840093"/>
     <w:rsid w:val="00865F4F"/>
     <w:rsid w:val="00872684"/>
     <w:rsid w:val="008D043C"/>
     <w:rsid w:val="008D44B8"/>
     <w:rsid w:val="008E10F1"/>
+    <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00914721"/>
     <w:rsid w:val="00952890"/>
     <w:rsid w:val="00962B8C"/>
     <w:rsid w:val="00964946"/>
     <w:rsid w:val="009C0B32"/>
     <w:rsid w:val="009C38DC"/>
     <w:rsid w:val="009E10B3"/>
     <w:rsid w:val="00A665E1"/>
     <w:rsid w:val="00A954DA"/>
     <w:rsid w:val="00AA3388"/>
     <w:rsid w:val="00AB35E0"/>
     <w:rsid w:val="00AC4B92"/>
     <w:rsid w:val="00AF27EC"/>
     <w:rsid w:val="00AF7AD9"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B6475F"/>
     <w:rsid w:val="00B77431"/>
     <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00BA2578"/>
     <w:rsid w:val="00BA3835"/>
     <w:rsid w:val="00BC0852"/>
     <w:rsid w:val="00BF1744"/>
     <w:rsid w:val="00C6272D"/>
     <w:rsid w:val="00C85AAC"/>
     <w:rsid w:val="00CA5BB4"/>
@@ -10278,55 +10370,57 @@
   <w:revisionView w:comments="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D422C"/>
     <w:rsid w:val="0000332F"/>
     <w:rsid w:val="000458CD"/>
     <w:rsid w:val="000B1A61"/>
     <w:rsid w:val="00297AE5"/>
     <w:rsid w:val="002A0BFD"/>
     <w:rsid w:val="00313875"/>
     <w:rsid w:val="0035521B"/>
     <w:rsid w:val="003D422C"/>
     <w:rsid w:val="00421D0E"/>
     <w:rsid w:val="00475B35"/>
+    <w:rsid w:val="00480597"/>
     <w:rsid w:val="005857A1"/>
     <w:rsid w:val="005B34D1"/>
     <w:rsid w:val="0073261B"/>
     <w:rsid w:val="00840093"/>
     <w:rsid w:val="008E4082"/>
+    <w:rsid w:val="008F536E"/>
     <w:rsid w:val="00964946"/>
     <w:rsid w:val="00AD2A8D"/>
     <w:rsid w:val="00B11002"/>
     <w:rsid w:val="00B925DA"/>
     <w:rsid w:val="00CE0DD8"/>
     <w:rsid w:val="00D26952"/>
     <w:rsid w:val="00D52DAE"/>
     <w:rsid w:val="00D835D7"/>
     <w:rsid w:val="00FD0F63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -11220,69 +11314,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>275</Words>
-  <Characters>1627</Characters>
+  <Words>278</Words>
+  <Characters>1646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1899</CharactersWithSpaces>
+  <CharactersWithSpaces>1921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Milan Brabec</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>